--- v0 (2026-04-20)
+++ v1 (2026-08-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="786CA7CC" w14:textId="77777777" w:rsidR="00A564A1" w:rsidRPr="00A564A1" w:rsidRDefault="00A564A1" w:rsidP="00A564A1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A564A1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Objective: to publish works on current topics of great interest to the scientific community, based on systematic and rigorous reviews of the literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6E307F" w14:textId="77777777" w:rsidR="00A564A1" w:rsidRPr="00A564A1" w:rsidRDefault="00A564A1" w:rsidP="00A564A1">
       <w:pPr>
         <w:ind w:left="720"/>
@@ -906,87 +906,74 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465962E5" w14:textId="77777777" w:rsidR="00B0584B" w:rsidRPr="00AD617C" w:rsidRDefault="00B0584B" w:rsidP="00B0584B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD617C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Minimum 3, maximum 10 words separated by semicolons (;) They must be searched for using the </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00AD617C">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Tesauro de la </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00AD617C">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Unesco</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E33BE82" w14:textId="77777777" w:rsidR="00B0584B" w:rsidRPr="00AD617C" w:rsidRDefault="00B0584B" w:rsidP="00B0584B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="522080D4" w14:textId="77777777" w:rsidR="00B0584B" w:rsidRDefault="00B0584B" w:rsidP="00B0584B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FB2BBE" w14:textId="77777777" w:rsidR="00B0584B" w:rsidRPr="00800C23" w:rsidRDefault="00B0584B" w:rsidP="00B0584B">
       <w:pPr>
         <w:rPr>
@@ -1584,50 +1571,426 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D08CF8B" w14:textId="77777777" w:rsidR="00681AD0" w:rsidRDefault="00681AD0" w:rsidP="007A61C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00681AD0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In line with the objective, it should summarize the essence of the review and be written in one paragraph.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3129B7DD" w14:textId="77777777" w:rsidR="00652879" w:rsidRPr="00652879" w:rsidRDefault="00652879" w:rsidP="00652879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Patents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287F68C9" w14:textId="77777777" w:rsidR="00652879" w:rsidRPr="00652879" w:rsidRDefault="00652879" w:rsidP="00652879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This section is optional but may be included when there are patents that have originated from the work presented in this manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE3B625" w14:textId="77777777" w:rsidR="00652879" w:rsidRPr="00652879" w:rsidRDefault="00652879" w:rsidP="00652879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Supplementary Material:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This section is only necessary if there are data, figures, tables, or videos that support your research; these must be provided in an additional document to the manuscript named "Supplementary Material." </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00652879">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>View the model</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CCF7C16" w14:textId="77777777" w:rsidR="00652879" w:rsidRPr="00652879" w:rsidRDefault="00652879" w:rsidP="00652879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author Contributions:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For research articles with several authors, a short paragraph must specify the contributions of each author. The following statements should be used: “Conceptualization, X.X. and W.W.; methodology, X.X.; software, Z.Z.; validation, X.X., W.W. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, W.W. All authors have read and agreed to the published version of the manuscript. Authorship should be limited to those who have contributed substantially to the work presented.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED83F3E" w14:textId="77777777" w:rsidR="00652879" w:rsidRPr="00652879" w:rsidRDefault="00652879" w:rsidP="00652879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Funding:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include, as appropriate, the statement: "This research received no external funding" or "This research was funded by NAME OF FUNDER, grant number XXX," as well as "The APC was funded by XXX." It is essential to carefully verify that the information provided is accurate and to use the official names of the funding agencies, in accordance with the standard spelling available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00652879">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://search.crossref.org/funding</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Any inaccuracy could have repercussions on future funding opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FF12E6" w14:textId="77777777" w:rsidR="00652879" w:rsidRPr="00652879" w:rsidRDefault="00652879" w:rsidP="00652879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ethics Committee Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This section must include the corresponding Ethics Committee statement and approval number for studies involving human or animal participation. If the research did not require ethical clearance, this statement may be omitted; however, the Editorial Office may request additional information if deemed necessary. For studies involving humans, the following formula may be used: "The study was conducted in accordance with the Declaration of Helsinki and approved by the Institutional Review Board (or Ethics Committee) of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>NAME OF INSTITUTION (protocol code XXX and date of approval)." In the case of animal research: "The animal study protocol was approved by the Institutional Ethics Committee (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval)." If the study was exempt from ethical review, it should be stated: "Ethical review and approval were waived for this study due to REASON (provide a detailed justification)." For research not involving humans or animals, it may simply be noted: "Not applicable."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C84F88A" w14:textId="77777777" w:rsidR="00652879" w:rsidRPr="00652879" w:rsidRDefault="00652879" w:rsidP="00652879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Informed Consent Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any research article describing studies involving human participants must include this statement. The following formula may be used: "Informed consent was obtained from all subjects involved in the study"; or, where applicable, "Patient consent was waived due to REASON (provide a detailed justification)"; or "Not applicable" for research not involving people. Likewise, this section may be omitted if the study did not involve human participants. When participants can be identified, including the patients themselves, written informed consent for publication is mandatory. In such cases, it must be stated: "Written informed consent has been obtained from the patient(s) to publish this paper."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243FB10F" w14:textId="77777777" w:rsidR="00652879" w:rsidRPr="00652879" w:rsidRDefault="00652879" w:rsidP="00652879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: All authors publishing in the journal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Publicaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are encouraged to share the data derived from their research. This section must specify details regarding the location of the data supporting the presented results, including links to publicly accessible repositories or datasets that have been analyzed or generated during the study. If no new data was created, or if it cannot be made public due to ethical or private restrictions, a statement explaining this situation must still be included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7847A5" w14:textId="77777777" w:rsidR="00652879" w:rsidRPr="00652879" w:rsidRDefault="00652879" w:rsidP="00652879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Acknowledgments:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this section, you may mention support received that has not been included in the author contributions or funding sections. This may include administrative or technical assistance, as well as in-kind contributions, for example, the provision of materials used in experiments. If generative artificial intelligence (GenAI) was used for tasks such as the preparation of text, data, or graphics, or as support in the study design, collection, analysis, or interpretation of information, the following statement must be included: “During the preparation of this manuscript/study, the author(s) used [name of tool, version information] in order to [description of use]. The authors have reviewed and edited the result and assume full responsibility for the content of this publication.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33614B73" w14:textId="77777777" w:rsidR="00652879" w:rsidRPr="00652879" w:rsidRDefault="00652879" w:rsidP="00652879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Conflicts of Interest:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652879">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this section, potential conflicts of interest must be declared or, failing that, the following statement should be included: “The authors declare no conflicts of interest.” It is the responsibility of the authors to identify and communicate any situation, relationship, or personal interest that could be interpreted as an inappropriate influence on the presentation or interpretation of the research results. Furthermore, it must be specified whether the funders participated in the study design; in the collection, analysis, or interpretation of the data; in the writing of the manuscript; or in the decision to publish the results. Otherwise, it may be stated: “The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A47B24B" w14:textId="77777777" w:rsidR="00652879" w:rsidRDefault="00652879" w:rsidP="007A61C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="300AFE73" w14:textId="77777777" w:rsidR="00681AD0" w:rsidRPr="002A1373" w:rsidRDefault="00681AD0" w:rsidP="00681AD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1373">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D03C73" w14:textId="77777777" w:rsidR="00681AD0" w:rsidRPr="00CF542D" w:rsidRDefault="00681AD0" w:rsidP="00681AD0">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -1770,118 +2133,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39FA1A6C" w14:textId="77777777" w:rsidR="00681AD0" w:rsidRPr="008E3011" w:rsidRDefault="00681AD0" w:rsidP="00681AD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E3011">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: For more details on what is expected in each section, please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="008E3011">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ge</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>neral guidelines</w:t>
         </w:r>
         <w:r w:rsidRPr="008E3011">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> 313</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44F21BF2" w14:textId="77777777" w:rsidR="004E1953" w:rsidRPr="00681AD0" w:rsidRDefault="004E1953" w:rsidP="00AE5D6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E1953" w:rsidRPr="00681AD0">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="768F45ED" w14:textId="77777777" w:rsidR="00B82E25" w:rsidRDefault="00B82E25" w:rsidP="007A61C1">
+    <w:p w14:paraId="07EEF83E" w14:textId="77777777" w:rsidR="00F30084" w:rsidRDefault="00F30084" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07D2704F" w14:textId="77777777" w:rsidR="00B82E25" w:rsidRDefault="00B82E25" w:rsidP="007A61C1">
+    <w:p w14:paraId="64F8555C" w14:textId="77777777" w:rsidR="00F30084" w:rsidRDefault="00F30084" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1904,76 +2267,76 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0034A938" w14:textId="77777777" w:rsidR="00B82E25" w:rsidRDefault="00B82E25" w:rsidP="007A61C1">
+    <w:p w14:paraId="7E0CD415" w14:textId="77777777" w:rsidR="00F30084" w:rsidRDefault="00F30084" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31E2128B" w14:textId="77777777" w:rsidR="00B82E25" w:rsidRDefault="00B82E25" w:rsidP="007A61C1">
+    <w:p w14:paraId="705B61E4" w14:textId="77777777" w:rsidR="00F30084" w:rsidRDefault="00F30084" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F1F8177" w14:textId="22C5EA3C" w:rsidR="007A61C1" w:rsidRPr="00AE5D6C" w:rsidRDefault="003C438F" w:rsidP="00AE5D6C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:color w:val="00B0F0"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E06B7A" wp14:editId="2DFFD188">
           <wp:extent cx="1152525" cy="362919"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1175810003" name="Imagen 1" descr="logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1999,51 +2362,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1165977" cy="367155"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EE767C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="820A616E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3010,143 +3373,146 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1595551521">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2058696775">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1645040989">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2063406518">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1871794715">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1271401629">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A61C1"/>
     <w:rsid w:val="00094384"/>
+    <w:rsid w:val="000A4374"/>
     <w:rsid w:val="000F656C"/>
     <w:rsid w:val="000F6FD7"/>
     <w:rsid w:val="001045AF"/>
     <w:rsid w:val="002131AA"/>
     <w:rsid w:val="00287BA3"/>
     <w:rsid w:val="002F225B"/>
     <w:rsid w:val="002F50D4"/>
     <w:rsid w:val="00302168"/>
     <w:rsid w:val="00305444"/>
     <w:rsid w:val="003C438F"/>
     <w:rsid w:val="003C6515"/>
     <w:rsid w:val="00457E67"/>
     <w:rsid w:val="0049377D"/>
     <w:rsid w:val="004E1953"/>
     <w:rsid w:val="00524E87"/>
     <w:rsid w:val="00542CC9"/>
     <w:rsid w:val="0057333F"/>
     <w:rsid w:val="0063605F"/>
+    <w:rsid w:val="00652879"/>
     <w:rsid w:val="00681AD0"/>
     <w:rsid w:val="006C76AB"/>
     <w:rsid w:val="00721F7D"/>
     <w:rsid w:val="00783327"/>
     <w:rsid w:val="007A61C1"/>
     <w:rsid w:val="00800C23"/>
     <w:rsid w:val="008B6494"/>
     <w:rsid w:val="00917011"/>
     <w:rsid w:val="00A564A1"/>
     <w:rsid w:val="00AE5D6C"/>
     <w:rsid w:val="00AF429F"/>
     <w:rsid w:val="00B0584B"/>
     <w:rsid w:val="00B33AB5"/>
     <w:rsid w:val="00B46918"/>
     <w:rsid w:val="00B56654"/>
     <w:rsid w:val="00B82E25"/>
     <w:rsid w:val="00C31C4B"/>
     <w:rsid w:val="00D25926"/>
     <w:rsid w:val="00D87D01"/>
     <w:rsid w:val="00DD0170"/>
     <w:rsid w:val="00DE2F4B"/>
     <w:rsid w:val="00E67112"/>
     <w:rsid w:val="00E71CFF"/>
     <w:rsid w:val="00E90551"/>
     <w:rsid w:val="00E965E5"/>
+    <w:rsid w:val="00F30084"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="17DF3127"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9AD1B82A-B932-4317-A7B7-E5BA0FE476EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3511,51 +3877,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -3663,90 +4028,102 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E1953"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E1953"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00652879"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="837812988">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1424642508">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemeroteca.unad.edu.co/index.php/publicaciones-e-investigacion/libraryFiles/downloadPublic/313" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1q-iWhBjSzcUrAlmX9SMf6VyxYPjxz_6R/edit?usp=sharing&amp;ouid=107622912554451947297&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vocabularies.unesco.org/browser/thesaurus/es/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemeroteca.unad.edu.co/index.php/publicaciones-e-investigacion/libraryFiles/downloadPublic/313" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/funding" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -3974,70 +4351,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3701</Characters>
+  <Pages>6</Pages>
+  <Words>1563</Words>
+  <Characters>8600</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4311</CharactersWithSpaces>
+  <CharactersWithSpaces>10143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>martin gomez orduz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>