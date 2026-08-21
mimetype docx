--- v0 (2026-04-20)
+++ v1 (2026-08-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33C4B860" w14:textId="77777777" w:rsidR="00A5792B" w:rsidRDefault="00A5792B" w:rsidP="00A5792B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5792B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>It is a report that presents the results of research or studies conducted in different fields of engineering science.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DC4089" w14:textId="0F0E544D" w:rsidR="00A5792B" w:rsidRPr="00A5792B" w:rsidRDefault="00A5792B" w:rsidP="00A5792B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1643,68 +1643,464 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A008C2" w14:textId="77777777" w:rsidR="00CF542D" w:rsidRDefault="00CF542D" w:rsidP="007A61C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF542D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">They should refer to the study objectives and describe the implications of the findings for future research and practice. Avoid generalizations that are not fully supported by the current research, as well as references to economic costs and benefits, unless the article has included economic data or analysis. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="73F97F65" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRPr="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="009A2BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Patents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45992A8B" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRPr="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="009A2BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This section is optional but may be included when there are patents that have originated from the work presented in this manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20020338" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRPr="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="009A2BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Supplementary Material:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This section is only necessary if there are data, figures, tables, or videos that support your research; these must be provided in an additional document to the manuscript named "Supplementary Material." </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="009A2BE2">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>View the model</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08424454" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRPr="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="009A2BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author Contributions:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For research articles with several authors, a short paragraph must specify the contributions of each author. The following statements should be used: “Conceptualization, X.X. and W.W.; methodology, X.X.; software, Z.Z.; validation, X.X., W.W. and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, W.W. All authors have read and agreed to the published version of the manuscript. Authorship should be limited to those who have contributed substantially to the work presented.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7143FAD7" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRPr="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="009A2BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Funding:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include, as appropriate, the statement: "This research received no external funding" or "This research was funded by NAME OF FUNDER, grant number XXX," as well as "The APC was funded by XXX." It is essential to carefully verify that the information provided is accurate and to use the official names of the funding agencies, in accordance with the standard spelling available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="009A2BE2">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://search.crossref.org/funding</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Any inaccuracy could have repercussions on future funding opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FB1060" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRPr="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="009A2BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ethics Committee Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This section must include the corresponding Ethics Committee statement and approval number for studies involving human or animal participation. If the research did not require ethical clearance, this statement may be omitted; however, the Editorial Office may request additional information if deemed necessary. For studies involving humans, the following formula may be used: "The study was conducted in accordance with the Declaration of Helsinki and approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTION (protocol code XXX and date of approval)." In the case of animal research: "The animal study protocol was approved by the Institutional Ethics Committee (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval)." If the study was exempt from ethical review, it should be stated: "Ethical review and approval were waived for this study due to REASON (provide a detailed justification)." For research not involving humans or animals, it may simply be noted: "Not applicable."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B01FE5" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRPr="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="009A2BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Informed Consent Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any research article describing studies involving human participants must include this statement. The following formula may be used: "Informed consent was obtained from all subjects involved in the study"; or, where applicable, "Patient consent was waived due to REASON (provide a detailed justification)"; or "Not applicable" for research not involving people. Likewise, this section may be omitted if the study did not involve human participants. When participants can be identified, including the patients themselves, written </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>informed consent for publication is mandatory. In such cases, it must be stated: "Written informed consent has been obtained from the patient(s) to publish this paper."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C4790B" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRPr="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="009A2BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: All authors publishing in the journal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Publicaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are encouraged to share the data derived from their research. This section must specify details regarding the location of the data supporting the presented results, including links to publicly accessible repositories or datasets that have been analyzed or generated during the study. If no new data was created, or if it cannot be made public due to ethical or private restrictions, a statement explaining this situation must still be included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C648791" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRPr="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="009A2BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Acknowledgments:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this section, you may mention support received that has not been included in the author contributions or funding sections. This may include administrative or technical assistance, as well as in-kind contributions, for example, the provision of materials used in experiments. If generative artificial intelligence (GenAI) was used for tasks such as the preparation of text, data, or graphics, or as support in the study design, collection, analysis, or interpretation of information, the following statement must be included: “During the preparation of this manuscript/study, the author(s) used [name of tool, version information] in order to [description of use]. The authors have reviewed and edited the result and assume full responsibility for the content of this publication.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B1A715" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRPr="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="009A2BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conflicts of Interest:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this section, potential conflicts of interest must be declared or, failing that, the following statement should be included: “The authors declare no conflicts of interest.” It is the responsibility of the authors to identify and communicate any situation, relationship, or personal interest that could be interpreted as an inappropriate influence on the presentation or interpretation of the research results. Furthermore, it must be specified whether the funders participated in the study design; in the collection, analysis, or interpretation of the data; in the writing of the manuscript; or in the decision to publish the results. Otherwise, it may be stated: “The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9E260E" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="007A61C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EF5408" w14:textId="77777777" w:rsidR="009A2BE2" w:rsidRDefault="009A2BE2" w:rsidP="007A61C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5FD635CF" w14:textId="2E8B7D39" w:rsidR="007A61C1" w:rsidRPr="002A1373" w:rsidRDefault="00CF542D" w:rsidP="007A61C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1373">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37DB414F" w14:textId="24512E14" w:rsidR="00AE5D6C" w:rsidRPr="00CF542D" w:rsidRDefault="00CF542D" w:rsidP="00AE5D6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF542D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Use Harvard style with the following automatic numbering</w:t>
       </w:r>
       <w:r w:rsidR="00B33AB5" w:rsidRPr="00CF542D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1864,108 +2260,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19897D69" w14:textId="711FA73D" w:rsidR="00D31AE3" w:rsidRPr="008E3011" w:rsidRDefault="008E3011" w:rsidP="00AE5D6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E3011">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: For more details on what is expected in each section, please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="008E3011">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ge</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>neral guidelines</w:t>
         </w:r>
         <w:r w:rsidR="00AA7898" w:rsidRPr="008E3011">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> 313</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00D31AE3" w:rsidRPr="008E3011">
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3348398C" w14:textId="77777777" w:rsidR="002A1B2F" w:rsidRDefault="002A1B2F" w:rsidP="007A61C1">
+    <w:p w14:paraId="20075F34" w14:textId="77777777" w:rsidR="00E76ECD" w:rsidRDefault="00E76ECD" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15C24B96" w14:textId="77777777" w:rsidR="002A1B2F" w:rsidRDefault="002A1B2F" w:rsidP="007A61C1">
+    <w:p w14:paraId="7851F519" w14:textId="77777777" w:rsidR="00E76ECD" w:rsidRDefault="00E76ECD" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1995,76 +2391,76 @@
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="009BF63D" w14:textId="77777777" w:rsidR="002A1B2F" w:rsidRDefault="002A1B2F" w:rsidP="007A61C1">
+    <w:p w14:paraId="75ED4E6A" w14:textId="77777777" w:rsidR="00E76ECD" w:rsidRDefault="00E76ECD" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AB70CE0" w14:textId="77777777" w:rsidR="002A1B2F" w:rsidRDefault="002A1B2F" w:rsidP="007A61C1">
+    <w:p w14:paraId="391D7B3F" w14:textId="77777777" w:rsidR="00E76ECD" w:rsidRDefault="00E76ECD" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F1F8177" w14:textId="22C5EA3C" w:rsidR="007A61C1" w:rsidRPr="00AE5D6C" w:rsidRDefault="003C438F" w:rsidP="00AE5D6C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:color w:val="00B0F0"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E06B7A" wp14:editId="2DFFD188">
           <wp:extent cx="1152525" cy="362919"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1175810003" name="Imagen 1" descr="logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2090,51 +2486,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1165977" cy="367155"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EE767C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="820A616E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3128,129 +3524,132 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A61C1"/>
     <w:rsid w:val="00034B75"/>
     <w:rsid w:val="00093498"/>
+    <w:rsid w:val="000A4374"/>
     <w:rsid w:val="000F656C"/>
     <w:rsid w:val="001045AF"/>
     <w:rsid w:val="002131AA"/>
     <w:rsid w:val="00287BA3"/>
     <w:rsid w:val="002A1373"/>
     <w:rsid w:val="002A1B2F"/>
     <w:rsid w:val="002A2D80"/>
     <w:rsid w:val="002F225B"/>
     <w:rsid w:val="002F50D4"/>
     <w:rsid w:val="00302168"/>
     <w:rsid w:val="00305444"/>
     <w:rsid w:val="003701E2"/>
     <w:rsid w:val="003C438F"/>
     <w:rsid w:val="00491ECF"/>
     <w:rsid w:val="0049377D"/>
     <w:rsid w:val="00524E87"/>
     <w:rsid w:val="0057333F"/>
     <w:rsid w:val="0063605F"/>
     <w:rsid w:val="00703D4B"/>
     <w:rsid w:val="00721F7D"/>
     <w:rsid w:val="00744298"/>
     <w:rsid w:val="00783327"/>
     <w:rsid w:val="007A61C1"/>
     <w:rsid w:val="007B19F2"/>
     <w:rsid w:val="007B28E5"/>
     <w:rsid w:val="00800C23"/>
     <w:rsid w:val="00802029"/>
     <w:rsid w:val="008B6494"/>
     <w:rsid w:val="008E3011"/>
+    <w:rsid w:val="009A2BE2"/>
     <w:rsid w:val="00A54237"/>
     <w:rsid w:val="00A5792B"/>
     <w:rsid w:val="00AA7898"/>
     <w:rsid w:val="00AD617C"/>
     <w:rsid w:val="00AE5D6C"/>
     <w:rsid w:val="00AF429F"/>
     <w:rsid w:val="00B33AB5"/>
     <w:rsid w:val="00B53912"/>
     <w:rsid w:val="00B56654"/>
     <w:rsid w:val="00C31C4B"/>
     <w:rsid w:val="00C903FF"/>
     <w:rsid w:val="00CF4105"/>
     <w:rsid w:val="00CF542D"/>
     <w:rsid w:val="00D25926"/>
     <w:rsid w:val="00D31AE3"/>
     <w:rsid w:val="00D8386D"/>
     <w:rsid w:val="00D87D01"/>
     <w:rsid w:val="00DD0170"/>
     <w:rsid w:val="00DE2F4B"/>
     <w:rsid w:val="00E67112"/>
     <w:rsid w:val="00E71CFF"/>
+    <w:rsid w:val="00E76ECD"/>
     <w:rsid w:val="00E90551"/>
     <w:rsid w:val="00E965E5"/>
     <w:rsid w:val="00F20934"/>
     <w:rsid w:val="00F31D98"/>
     <w:rsid w:val="00FD3B3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="17DF3127"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9AD1B82A-B932-4317-A7B7-E5BA0FE476EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3615,51 +4014,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -3828,51 +4226,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1424642508">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemeroteca.unad.edu.co/index.php/publicaciones-e-investigacion/libraryFiles/downloadPublic/313" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vocabularies.unesco.org/browser/thesaurus/es/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1q-iWhBjSzcUrAlmX9SMf6VyxYPjxz_6R/edit?usp=sharing&amp;ouid=107622912554451947297&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vocabularies.unesco.org/browser/thesaurus/es/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemeroteca.unad.edu.co/index.php/publicaciones-e-investigacion/libraryFiles/downloadPublic/313" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/funding" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -4100,70 +4498,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6067</Characters>
+  <Pages>7</Pages>
+  <Words>1990</Words>
+  <Characters>10950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>189</Lines>
-  <Paragraphs>117</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7031</CharactersWithSpaces>
+  <CharactersWithSpaces>12915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>martin gomez orduz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>