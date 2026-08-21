--- v0 (2026-03-10)
+++ v1 (2026-08-21)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5FE26365" w14:textId="5A1806F4" w:rsidR="00B56654" w:rsidRDefault="007B19F2" w:rsidP="007B19F2">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B19F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Constituye un artículo en el cual el autor expone su opinión sobre un tema específico relacionado con un determinado tema de un núcleo básico de la ciencia en particular, frecuentemente polémico. El texto debe tener como máximo 1500 palabras y al menos 15 referencias bibliográfic</w:t>
       </w:r>
       <w:r w:rsidR="00703D4B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
@@ -769,67 +774,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> words separated</w:t>
       </w:r>
       <w:r w:rsidR="00800C23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2573052A" w14:textId="77777777" w:rsidR="00B56654" w:rsidRPr="00800C23" w:rsidRDefault="00B56654" w:rsidP="007A61C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="664832BB" w14:textId="77777777" w:rsidR="00E71CFF" w:rsidRPr="00AE5D6C" w:rsidRDefault="00E71CFF" w:rsidP="007A61C1">
+    <w:p w14:paraId="664832BB" w14:textId="77777777" w:rsidR="00E71CFF" w:rsidRPr="00291150" w:rsidRDefault="00E71CFF" w:rsidP="007A61C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE5D6C">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">INTRODUCCIÓN. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACF1529" w14:textId="77777777" w:rsidR="00800C23" w:rsidRDefault="00800C23" w:rsidP="00E71CFF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En este espacio se espera que los autores presenten lo más representativo de </w:t>
       </w:r>
       <w:r w:rsidR="00AE5D6C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1258,67 +1263,395 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONCLUSIONES.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BAB9093" w14:textId="47A799D6" w:rsidR="00E71CFF" w:rsidRDefault="00B56654" w:rsidP="007A61C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56654">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En correspondencia con el objetivo, debe sintetizar la esencia de la revisión y escribirse en un párrafo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD635CF" w14:textId="77777777" w:rsidR="007A61C1" w:rsidRDefault="00DD0170" w:rsidP="007A61C1">
+    <w:p w14:paraId="5536A992" w14:textId="77777777" w:rsidR="00291150" w:rsidRPr="00291150" w:rsidRDefault="00291150" w:rsidP="00291150">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00800C23">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>BIBLIOGRAFÍA.</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Patentes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D142EDD" w14:textId="77777777" w:rsidR="00291150" w:rsidRPr="00291150" w:rsidRDefault="00291150" w:rsidP="00291150">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta sección es opcional, pero puede incluirse cuando existan patentes que se hayan originado a partir del trabajo presentado en este manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A56B28B" w14:textId="20AE432B" w:rsidR="00291150" w:rsidRPr="00291150" w:rsidRDefault="00291150" w:rsidP="00291150">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Material suplementario:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esta sección solo es necesaria si existen datos, figuras, tablas o videos que soporten su investigación; y deben proporcionarse en un documento adicional al manuscrito nombrado como material suplementario.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="003A1EEC" w:rsidRPr="003A1EEC">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Ver modelo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003A1EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0C6BAA" w14:textId="77777777" w:rsidR="00291150" w:rsidRPr="00291150" w:rsidRDefault="00291150" w:rsidP="00291150">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contribución de los autores:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Para los artículos de investigación con varios autores, un corto párrafo deberá especificar las contribuciones de cada autor. Se deben utilizar las siguientes declaraciones: “Contextualización, X.X. y W.W.; metodología, X.X.; software, Z.Z.; validación, X.X., W.W. y Z.Z.; análisis formal, X.X.; investigación, X.X.; recursos, X.X.; curación de datos, X.X.; preparación del borrador original, X.X.; redacción-revisión y edición, X.X.; visualización, X.X.; supervisión, X.X.; administración del proyecto, X.X.; obtención de fondos, W.W. Todos los autores han leído y aceptado la versión publicada del manuscrito. La autoría debe limitarse a aquellas personas que hayan contribuido de manera sustancial al trabajo presentado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568B4B9F" w14:textId="77777777" w:rsidR="00291150" w:rsidRPr="00291150" w:rsidRDefault="00291150" w:rsidP="00291150">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Financiamiento:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Incluya, según corresponda, la declaración: «Esta investigación no recibió financiamiento externo» o «Esta investigación fue financiada por NOMBRE DEL FINANCIADOR, número de subvención XXX», así como «El APC fue financiado por XXX». Es fundamental verificar con detenimiento que la información suministrada sea precisa y emplear la denominación oficial de las agencias financiadoras, conforme a la ortografía estándar disponible en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00291150">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://search.crossref.org/funding</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Cualquier imprecisión podría tener repercusiones en futuras oportunidades de financiamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E0FE22" w14:textId="77777777" w:rsidR="00291150" w:rsidRPr="00291150" w:rsidRDefault="00291150" w:rsidP="00291150">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaración del Comité de Ética:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En esta sección debe incorporarse la declaración correspondiente del Comité de Ética y el número de aprobación en los estudios que involucren la participación de seres humanos o animales. Si la investigación no requirió aval ético, esta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>declaración puede omitirse; no obstante, la Oficina Editorial podrá solicitar información adicional si lo considera necesario. Para estudios con seres humanos, puede utilizarse la siguiente fórmula: «El estudio se llevó a cabo de conformidad con la Declaración de Helsinki y fue aprobado por la Junta de Revisión Institucional (o Comité de Ética) de NOMBRE DE LA INSTITUCIÓN (código de protocolo XXX y fecha de aprobación)». En el caso de investigaciones con animales: «El protocolo del estudio con animales fue aprobado por el Comité de Ética Institucional (o Comité de Ética) de NOMBRE DEL INSTITUTO (código de protocolo XXX y fecha de aprobación)». Si el estudio estuvo exento de revisión ética, debe indicarse: «Se eximió de la revisión y aprobación éticas para este estudio debido a MOTIVO (proporcione una justificación detallada)». Para investigaciones que no involucren seres humanos ni animales, puede señalarse simplemente: «No aplicable».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A82435B" w14:textId="77777777" w:rsidR="00291150" w:rsidRPr="00291150" w:rsidRDefault="00291150" w:rsidP="00291150">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaración de consentimiento informado:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Todo artículo de investigación que describa estudios con participación de seres humanos debe incluir esta declaración. Puede utilizarse la fórmula: «Se obtuvo el consentimiento informado de todos los sujetos que participaron en el estudio»; o, en su caso, «Se eximió al paciente del consentimiento por MOTIVO (proporcione una justificación detallada)»; o «No aplicable» para investigaciones que no involucren personas. Asimismo, esta sección puede omitirse si el estudio no contó con la participación de seres humanos. Cuando los participantes puedan ser identificados, incluidos los propios pacientes, es obligatorio contar con consentimiento informado por escrito para la publicación. En tal caso, debe indicarse: «Se ha obtenido el consentimiento informado por escrito de los pacientes para publicar este artículo».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625ECE34" w14:textId="77777777" w:rsidR="00291150" w:rsidRPr="00291150" w:rsidRDefault="00291150" w:rsidP="00291150">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaración de disponibilidad de datos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se recomienda a todos los autores que publican en la revista Publicaciones e Investigación a compartir los datos derivados de sus investigaciones. En esta sección deben especificarse los detalles sobre la localización de los datos que respaldan los resultados presentados, incluyendo los enlaces a repositorios o conjuntos de datos de acceso público que hayan sido analizados o generados durante el estudio. En caso de que no se hayan producido nuevos datos, o si estos no pueden hacerse públicos debido a restricciones de carácter ético o de privacidad, igualmente debe incorporarse una declaración que explique dicha situación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A197A0E" w14:textId="77777777" w:rsidR="00291150" w:rsidRPr="00291150" w:rsidRDefault="00291150" w:rsidP="00291150">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agradecimientos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En esta sección pueden mencionarse los apoyos recibidos que no hayan sido incluidos en los apartados de contribuciones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de autoría o financiamiento. Esto puede abarcar asistencia administrativa o técnica, así como aportes en especie, por ejemplo, la provisión de materiales empleados en los experimentos. Si se utilizó inteligencia artificial generativa (GenAI) para tareas como la elaboración de texto, datos o gráficos, o como apoyo en el diseño del estudio, la recopilación, el análisis o la interpretación de la información, debe incorporarse la siguiente declaración: «Durante la preparación de este manuscrito/estudio, el autor o autores utilizaron [nombre de la herramienta, información sobre la versión] con el fin de [descripción del uso]. Los autores han revisado y editado el resultado y asumen toda la responsabilidad por el contenido de esta publicación».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6C4AC4" w14:textId="77777777" w:rsidR="00291150" w:rsidRPr="00291150" w:rsidRDefault="00291150" w:rsidP="00291150">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conflictos de intereses:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291150">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En esta sección deben declararse los posibles conflictos de intereses o, en su defecto, incluir la afirmación: «Los autores declaran no tener conflictos de intereses». Es responsabilidad de los autores identificar y comunicar cualquier situación, relación o interés personal que pudiera interpretarse como una influencia inapropiada en la presentación o interpretación de los resultados de la investigación. Asimismo, debe especificarse si los financiadores participaron en el diseño del estudio, en la recopilación, el análisis o la interpretación de los datos, en la redacción del manuscrito o en la decisión de publicar los resultados. En caso contrario, puede indicarse: «Los financiadores no han tenido ningún papel en el diseño del estudio; en la recopilación, el análisis o la interpretación de los datos; en la redacción del manuscrito; ni en la decisión de publicar los resultados».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265CE40D" w14:textId="77777777" w:rsidR="00291150" w:rsidRDefault="00291150" w:rsidP="007A61C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD635CF" w14:textId="17E0CE74" w:rsidR="007A61C1" w:rsidRDefault="00291150" w:rsidP="007A61C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REFERENCIAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37DB414F" w14:textId="5B6F8901" w:rsidR="00AE5D6C" w:rsidRDefault="00AE5D6C" w:rsidP="00AE5D6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800C23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilizar norma </w:t>
       </w:r>
       <w:r w:rsidR="00B56654">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1375,168 +1708,135 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cavero Remón, R., Y., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00302168">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Urdíroz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00302168">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Áriz, A. y López Fernández, M. L. (1996). Botánica práctica. Pamplona: EUNSA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46ECE49B" w14:textId="77777777" w:rsidR="00565C03" w:rsidRDefault="00565C03" w:rsidP="00565C03">
+    <w:p w14:paraId="57EFB7E6" w14:textId="77777777" w:rsidR="00565C03" w:rsidRDefault="00565C03" w:rsidP="00565C03">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57EFB7E6" w14:textId="77777777" w:rsidR="00565C03" w:rsidRDefault="00565C03" w:rsidP="00565C03">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="669197F3" w14:textId="77777777" w:rsidR="00565C03" w:rsidRPr="00800C23" w:rsidRDefault="00565C03" w:rsidP="00565C03">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA: P</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7898">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ara más detalles lo que se espera de cada sección se puede remitir a los </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00AA7898">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">lineamientos generales </w:t>
-[...17 lines deleted...]
-          <w:t>13</w:t>
+          <w:t>lineamientos generales 313</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="126FD02A" w14:textId="77777777" w:rsidR="00565C03" w:rsidRPr="00565C03" w:rsidRDefault="00565C03" w:rsidP="00565C03">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="716537E2" w14:textId="77777777" w:rsidR="00800C23" w:rsidRPr="00800C23" w:rsidRDefault="00800C23" w:rsidP="00AE5D6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00800C23" w:rsidRPr="00800C23">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="230027BC" w14:textId="77777777" w:rsidR="008C041F" w:rsidRDefault="008C041F" w:rsidP="007A61C1">
+    <w:p w14:paraId="4C3130C6" w14:textId="77777777" w:rsidR="0067066D" w:rsidRDefault="0067066D" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FC14928" w14:textId="77777777" w:rsidR="008C041F" w:rsidRDefault="008C041F" w:rsidP="007A61C1">
+    <w:p w14:paraId="3F3DB7A6" w14:textId="77777777" w:rsidR="0067066D" w:rsidRDefault="0067066D" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1558,77 +1858,117 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2898A255" w14:textId="77777777" w:rsidR="00B9316B" w:rsidRDefault="00B9316B">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28270E32" w14:textId="77777777" w:rsidR="00B9316B" w:rsidRDefault="00B9316B">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="289EBB62" w14:textId="77777777" w:rsidR="00B9316B" w:rsidRDefault="00B9316B">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DDAFFA1" w14:textId="77777777" w:rsidR="008C041F" w:rsidRDefault="008C041F" w:rsidP="007A61C1">
+    <w:p w14:paraId="39659D6F" w14:textId="77777777" w:rsidR="0067066D" w:rsidRDefault="0067066D" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="039A5F8C" w14:textId="77777777" w:rsidR="008C041F" w:rsidRDefault="008C041F" w:rsidP="007A61C1">
+    <w:p w14:paraId="0E8366B1" w14:textId="77777777" w:rsidR="0067066D" w:rsidRDefault="0067066D" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A2E32E6" w14:textId="77777777" w:rsidR="00B9316B" w:rsidRDefault="00B9316B">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F1F8177" w14:textId="22C5EA3C" w:rsidR="007A61C1" w:rsidRPr="00AE5D6C" w:rsidRDefault="003C438F" w:rsidP="00AE5D6C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:color w:val="00B0F0"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E06B7A" wp14:editId="2DFFD188">
           <wp:extent cx="1152525" cy="362919"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1175810003" name="Imagen 1" descr="logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1653,52 +1993,62 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1165977" cy="367155"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43EB8BC3" w14:textId="77777777" w:rsidR="00B9316B" w:rsidRDefault="00B9316B">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EE767C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="820A616E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2665,136 +3015,146 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1595551521">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2058696775">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1645040989">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2063406518">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1871794715">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1271401629">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A61C1"/>
     <w:rsid w:val="000F656C"/>
     <w:rsid w:val="001045AF"/>
     <w:rsid w:val="002131AA"/>
     <w:rsid w:val="00287BA3"/>
+    <w:rsid w:val="00291150"/>
     <w:rsid w:val="002F225B"/>
     <w:rsid w:val="002F50D4"/>
     <w:rsid w:val="00302168"/>
     <w:rsid w:val="00305444"/>
+    <w:rsid w:val="003A1EEC"/>
     <w:rsid w:val="003C438F"/>
     <w:rsid w:val="0049377D"/>
     <w:rsid w:val="00524E87"/>
     <w:rsid w:val="00565C03"/>
     <w:rsid w:val="0057333F"/>
+    <w:rsid w:val="0057765D"/>
     <w:rsid w:val="00583A82"/>
+    <w:rsid w:val="00596015"/>
     <w:rsid w:val="0063605F"/>
+    <w:rsid w:val="0067066D"/>
     <w:rsid w:val="00703D4B"/>
     <w:rsid w:val="00721F7D"/>
     <w:rsid w:val="00783327"/>
     <w:rsid w:val="007A61C1"/>
     <w:rsid w:val="007B19F2"/>
+    <w:rsid w:val="007E587D"/>
     <w:rsid w:val="00800C23"/>
     <w:rsid w:val="008B6494"/>
     <w:rsid w:val="008C041F"/>
     <w:rsid w:val="00A54237"/>
     <w:rsid w:val="00AE5D6C"/>
     <w:rsid w:val="00AF429F"/>
     <w:rsid w:val="00B33AB5"/>
     <w:rsid w:val="00B56654"/>
+    <w:rsid w:val="00B9316B"/>
+    <w:rsid w:val="00CD78BF"/>
     <w:rsid w:val="00CF4105"/>
+    <w:rsid w:val="00D20FAB"/>
     <w:rsid w:val="00D25926"/>
     <w:rsid w:val="00D87D01"/>
     <w:rsid w:val="00DD0170"/>
     <w:rsid w:val="00DE2F4B"/>
+    <w:rsid w:val="00DE38C9"/>
     <w:rsid w:val="00E67112"/>
     <w:rsid w:val="00E71CFF"/>
     <w:rsid w:val="00E90551"/>
     <w:rsid w:val="00E965E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="17DF3127"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9AD1B82A-B932-4317-A7B7-E5BA0FE476EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3311,93 +3671,105 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00565C03"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00565C03"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00291150"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="837812988">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1424642508">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemeroteca.unad.edu.co/index.php/publicaciones-e-investigacion/libraryFiles/downloadPublic/313" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/funding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1q-iWhBjSzcUrAlmX9SMf6VyxYPjxz_6R/edit?usp=sharing&amp;ouid=107622912554451947297&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemeroteca.unad.edu.co/index.php/publicaciones-e-investigacion/libraryFiles/downloadPublic/313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3622,70 +3994,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2818</Characters>
+  <Pages>5</Pages>
+  <Words>1508</Words>
+  <Characters>8294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3299</CharactersWithSpaces>
+  <CharactersWithSpaces>9783</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>martin gomez orduz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>