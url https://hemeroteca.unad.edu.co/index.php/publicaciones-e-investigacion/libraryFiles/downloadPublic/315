--- v0 (2026-03-10)
+++ v1 (2026-08-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40CF1A0C" w14:textId="77777777" w:rsidR="00DE2F4B" w:rsidRPr="00457E67" w:rsidRDefault="00DE2F4B" w:rsidP="00DE2F4B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457E67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Objetivo: publicar trabajos de temas actualizados y de gran interés para la comunidad científica, a partir de revisiones sistemáticas y rigurosas de la literatura.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6427126D" w14:textId="77777777" w:rsidR="00DE2F4B" w:rsidRPr="00457E67" w:rsidRDefault="00DE2F4B" w:rsidP="00DE2F4B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
@@ -1163,67 +1163,67 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F6AA584" w14:textId="77777777" w:rsidR="00B56654" w:rsidRDefault="00B56654" w:rsidP="007A61C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2573052A" w14:textId="77777777" w:rsidR="00B56654" w:rsidRPr="00800C23" w:rsidRDefault="00B56654" w:rsidP="007A61C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="664832BB" w14:textId="77777777" w:rsidR="00E71CFF" w:rsidRPr="00AE5D6C" w:rsidRDefault="00E71CFF" w:rsidP="007A61C1">
+    <w:p w14:paraId="664832BB" w14:textId="77777777" w:rsidR="00E71CFF" w:rsidRPr="00377664" w:rsidRDefault="00E71CFF" w:rsidP="007A61C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AE5D6C">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INTRODUCCIÓN. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACF1529" w14:textId="77777777" w:rsidR="00800C23" w:rsidRDefault="00800C23" w:rsidP="00E71CFF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En este espacio se espera que los autores presenten lo más representativo de </w:t>
       </w:r>
       <w:r w:rsidR="00AE5D6C">
         <w:rPr>
@@ -1645,67 +1645,385 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CONCLUSIONES.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BAB9093" w14:textId="47A799D6" w:rsidR="00E71CFF" w:rsidRDefault="00B56654" w:rsidP="007A61C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56654">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En correspondencia con el objetivo, debe sintetizar la esencia de la revisión y escribirse en un párrafo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD635CF" w14:textId="77777777" w:rsidR="007A61C1" w:rsidRDefault="00DD0170" w:rsidP="007A61C1">
+    <w:p w14:paraId="7FB84B1D" w14:textId="77777777" w:rsidR="00377664" w:rsidRPr="00377664" w:rsidRDefault="00377664" w:rsidP="00377664">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00800C23">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>BIBLIOGRAFÍA.</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Patentes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C26A00E" w14:textId="77777777" w:rsidR="00377664" w:rsidRPr="00377664" w:rsidRDefault="00377664" w:rsidP="00377664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta sección es opcional, pero puede incluirse cuando existan patentes que se hayan originado a partir del trabajo presentado en este manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D71120" w14:textId="00E0EC32" w:rsidR="00377664" w:rsidRPr="00377664" w:rsidRDefault="00377664" w:rsidP="00377664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Material suplementario:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esta sección solo es necesaria si existen datos, figuras, tablas o videos que soporten su investigación; y deben proporcionarse en un documento adicional al manuscrito nombrado como material suplementario.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00AD56E2" w:rsidRPr="00AD56E2">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Ver modelo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AD56E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B8E2DF" w14:textId="77777777" w:rsidR="00377664" w:rsidRPr="00377664" w:rsidRDefault="00377664" w:rsidP="00377664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contribución de los autores:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Para los artículos de investigación con varios autores, un corto párrafo deberá especificar las contribuciones de cada autor. Se deben utilizar las siguientes declaraciones: “Contextualización, X.X. y W.W.; metodología, X.X.; software, Z.Z.; validación, X.X., W.W. y Z.Z.; análisis formal, X.X.; investigación, X.X.; recursos, X.X.; curación de datos, X.X.; preparación del borrador original, X.X.; redacción-revisión y edición, X.X.; visualización, X.X.; supervisión, X.X.; administración del proyecto, X.X.; obtención de fondos, W.W. Todos los autores han leído y aceptado la versión publicada del manuscrito. La autoría debe limitarse a aquellas personas que hayan contribuido de manera sustancial al trabajo presentado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E47496" w14:textId="77777777" w:rsidR="00377664" w:rsidRPr="00377664" w:rsidRDefault="00377664" w:rsidP="00377664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Financiamiento:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Incluya, según corresponda, la declaración: «Esta investigación no recibió financiamiento externo» o «Esta investigación fue financiada por NOMBRE DEL FINANCIADOR, número de subvención XXX», así como «El APC fue financiado por XXX». Es fundamental verificar con detenimiento que la información suministrada sea precisa y emplear la denominación oficial de las agencias financiadoras, conforme a la ortografía estándar disponible en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00377664">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://search.crossref.org/funding</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Cualquier imprecisión podría tener repercusiones en futuras oportunidades de financiamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57593D5D" w14:textId="77777777" w:rsidR="00377664" w:rsidRPr="00377664" w:rsidRDefault="00377664" w:rsidP="00377664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaración del Comité de Ética:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En esta sección debe incorporarse la declaración correspondiente del Comité de Ética y el número de aprobación en los estudios que involucren la participación de seres humanos o animales. Si la investigación no requirió aval ético, esta declaración puede omitirse; no obstante, la Oficina Editorial podrá solicitar información adicional si lo considera necesario. Para estudios </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>con seres humanos, puede utilizarse la siguiente fórmula: «El estudio se llevó a cabo de conformidad con la Declaración de Helsinki y fue aprobado por la Junta de Revisión Institucional (o Comité de Ética) de NOMBRE DE LA INSTITUCIÓN (código de protocolo XXX y fecha de aprobación)». En el caso de investigaciones con animales: «El protocolo del estudio con animales fue aprobado por el Comité de Ética Institucional (o Comité de Ética) de NOMBRE DEL INSTITUTO (código de protocolo XXX y fecha de aprobación)». Si el estudio estuvo exento de revisión ética, debe indicarse: «Se eximió de la revisión y aprobación éticas para este estudio debido a MOTIVO (proporcione una justificación detallada)». Para investigaciones que no involucren seres humanos ni animales, puede señalarse simplemente: «No aplicable».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1593EC56" w14:textId="77777777" w:rsidR="00377664" w:rsidRPr="00377664" w:rsidRDefault="00377664" w:rsidP="00377664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaración de consentimiento informado:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Todo artículo de investigación que describa estudios con participación de seres humanos debe incluir esta declaración. Puede utilizarse la fórmula: «Se obtuvo el consentimiento informado de todos los sujetos que participaron en el estudio»; o, en su caso, «Se eximió al paciente del consentimiento por MOTIVO (proporcione una justificación detallada)»; o «No aplicable» para investigaciones que no involucren personas. Asimismo, esta sección puede omitirse si el estudio no contó con la participación de seres humanos. Cuando los participantes puedan ser identificados, incluidos los propios pacientes, es obligatorio contar con consentimiento informado por escrito para la publicación. En tal caso, debe indicarse: «Se ha obtenido el consentimiento informado por escrito de los pacientes para publicar este artículo».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DE4C1F" w14:textId="77777777" w:rsidR="00377664" w:rsidRPr="00377664" w:rsidRDefault="00377664" w:rsidP="00377664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaración de disponibilidad de datos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se recomienda a todos los autores que publican en la revista Publicaciones e Investigación a compartir los datos derivados de sus investigaciones. En esta sección deben especificarse los detalles sobre la localización de los datos que respaldan los resultados presentados, incluyendo los enlaces a repositorios o conjuntos de datos de acceso público que hayan sido analizados o generados durante el estudio. En caso de que no se hayan producido nuevos datos, o si estos no pueden hacerse públicos debido a restricciones de carácter ético o de privacidad, igualmente debe incorporarse una declaración que explique dicha situación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791B39E5" w14:textId="77777777" w:rsidR="00377664" w:rsidRPr="00377664" w:rsidRDefault="00377664" w:rsidP="00377664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agradecimientos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En esta sección pueden mencionarse los apoyos recibidos que no hayan sido incluidos en los apartados de contribuciones de autoría o financiamiento. Esto puede abarcar asistencia administrativa o técnica, así como aportes en especie, por ejemplo, la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>provisión de materiales empleados en los experimentos. Si se utilizó inteligencia artificial generativa (GenAI) para tareas como la elaboración de texto, datos o gráficos, o como apoyo en el diseño del estudio, la recopilación, el análisis o la interpretación de la información, debe incorporarse la siguiente declaración: «Durante la preparación de este manuscrito/estudio, el autor o autores utilizaron [nombre de la herramienta, información sobre la versión] con el fin de [descripción del uso]. Los autores han revisado y editado el resultado y asumen toda la responsabilidad por el contenido de esta publicación».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2488F0F7" w14:textId="77777777" w:rsidR="00377664" w:rsidRPr="00377664" w:rsidRDefault="00377664" w:rsidP="00377664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conflictos de intereses:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377664">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En esta sección deben declararse los posibles conflictos de intereses o, en su defecto, incluir la afirmación: «Los autores declaran no tener conflictos de intereses». Es responsabilidad de los autores identificar y comunicar cualquier situación, relación o interés personal que pudiera interpretarse como una influencia inapropiada en la presentación o interpretación de los resultados de la investigación. Asimismo, debe especificarse si los financiadores participaron en el diseño del estudio, en la recopilación, el análisis o la interpretación de los datos, en la redacción del manuscrito o en la decisión de publicar los resultados. En caso contrario, puede indicarse: «Los financiadores no han tenido ningún papel en el diseño del estudio; en la recopilación, el análisis o la interpretación de los datos; en la redacción del manuscrito; ni en la decisión de publicar los resultados».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD635CF" w14:textId="223027B3" w:rsidR="007A61C1" w:rsidRDefault="00377664" w:rsidP="007A61C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REFERENCIAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37DB414F" w14:textId="5B6F8901" w:rsidR="00AE5D6C" w:rsidRDefault="00AE5D6C" w:rsidP="00AE5D6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800C23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilizar norma </w:t>
       </w:r>
       <w:r w:rsidR="00B56654">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1804,114 +2122,96 @@
     </w:p>
     <w:p w14:paraId="1726D9F3" w14:textId="77777777" w:rsidR="004E1953" w:rsidRPr="00800C23" w:rsidRDefault="004E1953" w:rsidP="004E1953">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTA: P</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7898">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ara más detalles lo que se espera de cada sección se puede remitir a los </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00AA7898">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">lineamientos generales </w:t>
-[...17 lines deleted...]
-          <w:t>13</w:t>
+          <w:t>lineamientos generales 313</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44F21BF2" w14:textId="77777777" w:rsidR="004E1953" w:rsidRPr="00800C23" w:rsidRDefault="004E1953" w:rsidP="00AE5D6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E1953" w:rsidRPr="00800C23">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73931963" w14:textId="77777777" w:rsidR="003C6515" w:rsidRDefault="003C6515" w:rsidP="007A61C1">
+    <w:p w14:paraId="78D0E250" w14:textId="77777777" w:rsidR="00033FAA" w:rsidRDefault="00033FAA" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11A607E0" w14:textId="77777777" w:rsidR="003C6515" w:rsidRDefault="003C6515" w:rsidP="007A61C1">
+    <w:p w14:paraId="5B0FCC61" w14:textId="77777777" w:rsidR="00033FAA" w:rsidRDefault="00033FAA" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1934,76 +2234,76 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CBD83CE" w14:textId="77777777" w:rsidR="003C6515" w:rsidRDefault="003C6515" w:rsidP="007A61C1">
+    <w:p w14:paraId="0E87CD03" w14:textId="77777777" w:rsidR="00033FAA" w:rsidRDefault="00033FAA" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D82810A" w14:textId="77777777" w:rsidR="003C6515" w:rsidRDefault="003C6515" w:rsidP="007A61C1">
+    <w:p w14:paraId="041E25F8" w14:textId="77777777" w:rsidR="00033FAA" w:rsidRDefault="00033FAA" w:rsidP="007A61C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F1F8177" w14:textId="22C5EA3C" w:rsidR="007A61C1" w:rsidRPr="00AE5D6C" w:rsidRDefault="003C438F" w:rsidP="00AE5D6C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:color w:val="00B0F0"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E06B7A" wp14:editId="2DFFD188">
           <wp:extent cx="1152525" cy="362919"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1175810003" name="Imagen 1" descr="logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2029,51 +2329,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1165977" cy="367155"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EE767C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="820A616E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3040,133 +3340,139 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1595551521">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2058696775">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1645040989">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2063406518">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1871794715">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1271401629">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A61C1"/>
+    <w:rsid w:val="00033FAA"/>
     <w:rsid w:val="000F656C"/>
     <w:rsid w:val="001045AF"/>
     <w:rsid w:val="002131AA"/>
+    <w:rsid w:val="0021638F"/>
     <w:rsid w:val="00287BA3"/>
     <w:rsid w:val="002F225B"/>
     <w:rsid w:val="002F50D4"/>
     <w:rsid w:val="00302168"/>
     <w:rsid w:val="00305444"/>
+    <w:rsid w:val="00377664"/>
     <w:rsid w:val="003C438F"/>
     <w:rsid w:val="003C6515"/>
     <w:rsid w:val="00457E67"/>
     <w:rsid w:val="0049377D"/>
     <w:rsid w:val="004E1953"/>
     <w:rsid w:val="00524E87"/>
     <w:rsid w:val="0057333F"/>
     <w:rsid w:val="0063605F"/>
     <w:rsid w:val="00721F7D"/>
+    <w:rsid w:val="007802EF"/>
     <w:rsid w:val="00783327"/>
     <w:rsid w:val="007A61C1"/>
     <w:rsid w:val="00800C23"/>
     <w:rsid w:val="008B6494"/>
+    <w:rsid w:val="008D75C1"/>
     <w:rsid w:val="00917011"/>
+    <w:rsid w:val="00AD56E2"/>
     <w:rsid w:val="00AE5D6C"/>
     <w:rsid w:val="00AF429F"/>
     <w:rsid w:val="00B33AB5"/>
     <w:rsid w:val="00B56654"/>
     <w:rsid w:val="00D25926"/>
     <w:rsid w:val="00D87D01"/>
     <w:rsid w:val="00DD0170"/>
     <w:rsid w:val="00DE2F4B"/>
     <w:rsid w:val="00E67112"/>
     <w:rsid w:val="00E71CFF"/>
     <w:rsid w:val="00E90551"/>
     <w:rsid w:val="00E965E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="17DF3127"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9AD1B82A-B932-4317-A7B7-E5BA0FE476EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3683,90 +3989,102 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E1953"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E1953"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00377664"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="837812988">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1424642508">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemeroteca.unad.edu.co/index.php/publicaciones-e-investigacion/libraryFiles/downloadPublic/313" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.crossref.org/funding" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1q-iWhBjSzcUrAlmX9SMf6VyxYPjxz_6R/edit?usp=sharing&amp;ouid=107622912554451947297&amp;rtpof=true&amp;sd=true" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemeroteca.unad.edu.co/index.php/publicaciones-e-investigacion/libraryFiles/downloadPublic/313" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -3994,70 +4312,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3706</Characters>
+  <Pages>6</Pages>
+  <Words>1669</Words>
+  <Characters>9183</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4339</CharactersWithSpaces>
+  <CharactersWithSpaces>10831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>martin gomez orduz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>