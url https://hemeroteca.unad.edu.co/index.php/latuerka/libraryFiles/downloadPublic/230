--- v0 (2025-12-05)
+++ v1 (2026-05-24)
@@ -142,61 +142,67 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Revista La Tuerka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FFC520" w14:textId="7D4C00E3" w:rsidR="003C3234" w:rsidRDefault="003C3234">
+    <w:p w14:paraId="36FFC520" w14:textId="6BF63D3E" w:rsidR="003C3234" w:rsidRDefault="003C3234">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Cordial saludo,</w:t>
+        <w:t>Cordial saludo</w:t>
+      </w:r>
+      <w:r w:rsidR="008D18B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536EF93C" w14:textId="19B9667A" w:rsidR="00A47BBB" w:rsidRDefault="0046226C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">El (los) autor (es) abajo firmante (s) del manuscrito titulado </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Estilo1"/>
           </w:rPr>
           <w:id w:val="-790593420"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
@@ -383,312 +389,433 @@
       <w:tr w:rsidR="002F71FF" w14:paraId="11A11552" w14:textId="77777777" w:rsidTr="002F71FF">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C8C88DE" w14:textId="77777777" w:rsidR="002F71FF" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="369"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C05EB20" w14:textId="044C57C4" w:rsidR="00CC0F72" w:rsidRDefault="00CC0F72" w:rsidP="002F71FF">
+          <w:p w14:paraId="1C05EB20" w14:textId="329E991A" w:rsidR="00CC0F72" w:rsidRDefault="008D18B7" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="369"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="660895420"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CC0F72">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00790534">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002F71FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El </w:t>
+            </w:r>
+            <w:r w:rsidR="009B45F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="009B45F8">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anuscrito </w:t>
+            </w:r>
+            <w:r w:rsidR="002F71FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fue </w:t>
+            </w:r>
+            <w:r w:rsidR="009B45F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="009B45F8">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">laborado </w:t>
+            </w:r>
+            <w:r w:rsidR="002F71FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sin </w:t>
+            </w:r>
+            <w:r w:rsidR="00726015">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00726015">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00726015" w:rsidRPr="00726015">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uso de herramientas de inteligencia artificial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2250A7DE" w14:textId="77777777" w:rsidR="009B45F8" w:rsidRDefault="009B45F8" w:rsidP="002F71FF">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="369"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70C89C80" w14:textId="6DAAE917" w:rsidR="009B45F8" w:rsidRDefault="009B45F8" w:rsidP="009B45F8">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="369"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:id w:val="-834997496"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00790534">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> El artículo</w:t>
             </w:r>
-            <w:r w:rsidR="002F71FF">
-[...3 lines deleted...]
-              <w:t>El artículo fue realizado sin la intervención de herramientas de inteligencia artificial (IA)</w:t>
+            <w:r w:rsidR="00726015">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> utilizó herramientas de inteligencia artificial, bajo las siguientes condiciones:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4069DA96" w14:textId="77777777" w:rsidR="00CC0F72" w:rsidRDefault="00CC0F72" w:rsidP="002F71FF">
+          <w:p w14:paraId="45673CC9" w14:textId="77777777" w:rsidR="009B45F8" w:rsidRDefault="009B45F8" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="369"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25E7661B" w14:textId="7C0CDD02" w:rsidR="002F71FF" w:rsidRDefault="00790534" w:rsidP="002F71FF">
-[...20 lines deleted...]
-          <w:p w14:paraId="16A911BD" w14:textId="77777777" w:rsidR="00790534" w:rsidRDefault="00790534" w:rsidP="002F71FF">
+          <w:p w14:paraId="16B6AF40" w14:textId="152778F2" w:rsidR="002F71FF" w:rsidRDefault="00726015" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="729"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las herramientas utilizadas fueron: </w:t>
+              <w:t>Indique el nombre de las herramientas empleadas</w:t>
+            </w:r>
+            <w:r w:rsidR="002F71FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1432805838"/>
                 <w:placeholder>
                   <w:docPart w:val="07BF32C0377042CA93D42EF4B7F46734"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="006D0CE7">
+                <w:r w:rsidR="002F71FF" w:rsidRPr="006D0CE7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="796DEF68" w14:textId="77777777" w:rsidR="002F71FF" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="729"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09865BBA" w14:textId="77777777" w:rsidR="002F71FF" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
+          <w:p w14:paraId="09865BBA" w14:textId="32C09EB5" w:rsidR="002F71FF" w:rsidRDefault="00726015" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="729"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Finalidad del Uso de IA:</w:t>
+              <w:t>Nivel de uso de IA</w:t>
+            </w:r>
+            <w:r w:rsidR="002F71FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32C939A7" w14:textId="3FD6FCAD" w:rsidR="00726015" w:rsidRDefault="00726015" w:rsidP="002F71FF">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="729"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Seleccione una opción según las políticas de la revista</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02799443" w14:textId="77777777" w:rsidR="002F71FF" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="729"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D398FD5" w14:textId="098933ED" w:rsidR="002F71FF" w:rsidRDefault="00BE2865" w:rsidP="002F71FF">
+          <w:p w14:paraId="0D398FD5" w14:textId="541371B3" w:rsidR="002F71FF" w:rsidRDefault="008D18B7" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="729"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="2119555303"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC0F72">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F71FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Generación de contenido.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00726015">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nivel 1 – Corrección de estilo (no altera el contenido académico)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="744F886A" w14:textId="44AF1A16" w:rsidR="002F71FF" w:rsidRDefault="00BE2865" w:rsidP="002F71FF">
+          <w:p w14:paraId="744F886A" w14:textId="689FE743" w:rsidR="002F71FF" w:rsidRDefault="008D18B7" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="729"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1551725998"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC0F72">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F71FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Análisis de datos.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00726015">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nivel 2 – Apoyo estructural (organización y claridad del texto)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A313785" w14:textId="67A8C479" w:rsidR="002F71FF" w:rsidRDefault="00BE2865" w:rsidP="002F71FF">
+          <w:p w14:paraId="2A313785" w14:textId="380B02E9" w:rsidR="002F71FF" w:rsidRDefault="008D18B7" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="729"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1170558911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC0F72">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F71FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Corrección gramatical.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00726015">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nivel 3 – Generación asistida (producción parcial de contenido)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D2BBEF6" w14:textId="77777777" w:rsidR="002F71FF" w:rsidRDefault="00BE2865" w:rsidP="002F71FF">
+          <w:p w14:paraId="3D2BBEF6" w14:textId="77777777" w:rsidR="002F71FF" w:rsidRDefault="008D18B7" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="729"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1127048429"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F71FF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                   </w:rPr>
@@ -711,158 +838,200 @@
                 <w:placeholder>
                   <w:docPart w:val="07BF32C0377042CA93D42EF4B7F46734"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F71FF" w:rsidRPr="006D0CE7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="5249AE72" w14:textId="77777777" w:rsidR="002F71FF" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="369"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FB62566" w14:textId="77777777" w:rsidR="002F71FF" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
+          <w:p w14:paraId="5CC85CA6" w14:textId="77777777" w:rsidR="002F71FF" w:rsidRDefault="003C39D0" w:rsidP="003C39D0">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="369"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003C39D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Nota</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>En cualquier caso, se asume completa responsabilidad por la precisión y originalidad del contenido, independientemente del uso de estas herramientas.</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>La revista no acepta contenidos generados de manera sustancial o total mediante IA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AF55A96" w14:textId="77777777" w:rsidR="002F71FF" w:rsidRPr="002F71FF" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
+          <w:p w14:paraId="5AF55A96" w14:textId="5B801C3E" w:rsidR="003C39D0" w:rsidRPr="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="003C39D0">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:ind w:left="369"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F71FF" w14:paraId="5AAE2DFB" w14:textId="77777777" w:rsidTr="00D132FF">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="ADADAD" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56DF96EF" w14:textId="595659F8" w:rsidR="002F71FF" w:rsidRPr="00790534" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
+          <w:p w14:paraId="56DF96EF" w14:textId="683BD000" w:rsidR="002F71FF" w:rsidRPr="00790534" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="369"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790534">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Derechos de Autor y Plagio</w:t>
+              <w:t>Derechos de Autor</w:t>
+            </w:r>
+            <w:r w:rsidR="003C39D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, Originalidad y Uso de IA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F71FF" w14:paraId="67AB1982" w14:textId="77777777" w:rsidTr="009F04C8">
+      <w:tr w:rsidR="002F71FF" w14:paraId="67AB1982" w14:textId="77777777" w:rsidTr="003C39D0">
         <w:trPr>
-          <w:trHeight w:val="197"/>
+          <w:trHeight w:val="1639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4E4EB5" w14:textId="77777777" w:rsidR="003C7302" w:rsidRDefault="003C7302" w:rsidP="002F71FF">
+          <w:p w14:paraId="0EBF9B07" w14:textId="5B97B5DA" w:rsidR="00D132FF" w:rsidRPr="002F71FF" w:rsidRDefault="003C39D0" w:rsidP="00AF3F76">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="369"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Declaro que el manuscrito no infringe ningún derecho de autor existente ni ha sido modificado, copiado o plagiado de otros trabajos. Confirmo que el contenido cumple con las normativas vigentes sobre propiedad intelectual.</w:t>
+            <w:r w:rsidRPr="003C39D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Declaro que el manuscrito no infringe derechos de autor ni incorpora contenido plagiado. En caso de haberse utilizado herramientas de inteligencia artificial, su uso se ajusta a la política editorial de la revista </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003C39D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>La Tuerka</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C39D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, y todo contenido generado ha sido revisado y validado por los autores, quienes asumen plena responsabilidad sobre su precisión y validez académica.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4724F80A" w14:textId="77777777" w:rsidR="00790534" w:rsidRDefault="00790534">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8823"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F71FF" w14:paraId="2CB8BB36" w14:textId="77777777" w:rsidTr="00D132FF">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -876,97 +1045,79 @@
             <w:shd w:val="clear" w:color="auto" w:fill="ADADAD" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41CB3B8F" w14:textId="4615A342" w:rsidR="002F71FF" w:rsidRPr="00790534" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="369"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790534">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Responsabilidad sobre Material Gráfico</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F71FF" w14:paraId="7776349E" w14:textId="77777777" w:rsidTr="009F04C8">
+      <w:tr w:rsidR="002F71FF" w14:paraId="7776349E" w14:textId="77777777" w:rsidTr="000703C3">
         <w:trPr>
-          <w:trHeight w:val="197"/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1326910D" w14:textId="77777777" w:rsidR="00790534" w:rsidRDefault="00790534" w:rsidP="00AF6CA7">
+          <w:p w14:paraId="73E6C73C" w14:textId="7F2B9014" w:rsidR="00790534" w:rsidRDefault="003C39D0" w:rsidP="00AF6CA7">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="369"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Confirmo que toda la información gráfica, imágenes, fotografías y otros materiales utilizados en el artículo están debidamente autorizados para su publicación. En caso de que se utilicen materiales que no sean de autoría propia, los permisos correspondientes han sido obtenidos, y dichos materiales están correctamente citados según las normativas de la revista.</w:t>
+            <w:r w:rsidRPr="003C39D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Confirmo que toda la información gráfica, imágenes, fotografías y otros materiales utilizados en el artículo están debidamente autorizados para su publicación. En caso de que se utilicen materiales que no sean de autoría propia, los permisos correspondientes han sido obtenidos y dichos materiales están correctamente citados según las normativas.</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F71FF" w14:paraId="175DAAEC" w14:textId="77777777" w:rsidTr="00D132FF">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="747474" w:themeColor="background2" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="ADADAD" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F93E24E" w14:textId="7145E674" w:rsidR="002F71FF" w:rsidRPr="00790534" w:rsidRDefault="003C7302" w:rsidP="003C7302">
             <w:pPr>
               <w:ind w:left="321"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -1055,77 +1206,59 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">a publicar el artículo en su plataforma en línea, repositorios institucionales, bases de datos académicas y otras según los términos de la </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Licencia Creative Commons Atribución No Comercial Compartir Igual 4.0 (CC BY-NC-SA)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="332103FF" w14:textId="627B1175" w:rsidR="002F71FF" w:rsidRDefault="002F71FF" w:rsidP="002F71FF">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="369"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08D065A4" w14:textId="77777777" w:rsidR="000E36C4" w:rsidRDefault="000E36C4" w:rsidP="000E36C4">
-[...25 lines deleted...]
-    <w:p w14:paraId="01F46C37" w14:textId="3184C46E" w:rsidR="00CD684A" w:rsidRDefault="00CE6705" w:rsidP="00CD684A">
+    <w:p w14:paraId="042A5AC6" w14:textId="77777777" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="00CD684A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F46C37" w14:textId="6C5B431B" w:rsidR="00CD684A" w:rsidRDefault="00CE6705" w:rsidP="00CD684A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaro que he leído y acepto los </w:t>
       </w:r>
       <w:r w:rsidR="00CD684A" w:rsidRPr="00CD684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lineamientos expuestos por la revista</w:t>
       </w:r>
       <w:r w:rsidR="00CD684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1245,1059 +1378,637 @@
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-844087106"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005062E0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="532F76DA" w14:textId="77777777" w:rsidR="0077515B" w:rsidRDefault="0077515B" w:rsidP="008D027D">
+    <w:p w14:paraId="5CC9A835" w14:textId="77777777" w:rsidR="0077515B" w:rsidRDefault="0077515B" w:rsidP="008D027D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:sectPr w:rsidR="0077515B" w:rsidSect="0046226C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433D9907" w14:textId="77777777" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="008D027D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A338382" w14:textId="77777777" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="008D027D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532F76DA" w14:textId="1CF766E8" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="008D027D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003C39D0" w:rsidSect="0046226C">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="2835" w:right="1701" w:bottom="1417" w:left="1701" w:header="850" w:footer="397" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29D32F94" w14:textId="77777777" w:rsidR="0077515B" w:rsidRDefault="0077515B" w:rsidP="008D027D">
-[...10 lines deleted...]
-    <w:p w14:paraId="51B466A7" w14:textId="36CB0435" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="51B466A7" w14:textId="4B50763F" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-----------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D30AFB5" w14:textId="26B6E679" w:rsidR="008D027D" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="0D30AFB5" w14:textId="26B6E679" w:rsidR="008D027D" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Firma Autor 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7EE777" w14:textId="7D0B4017" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="5B7EE777" w14:textId="7D0B4017" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nombre:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240D20FA" w14:textId="7565BFE0" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="240D20FA" w14:textId="7565BFE0" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA48AF7" w14:textId="2AEE47B4" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="00AF6CA7">
+    <w:p w14:paraId="2EA48AF7" w14:textId="2AEE47B4" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Filiación Institucional:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12419970" w14:textId="79A81761" w:rsidR="00AF6CA7" w:rsidRDefault="00AF6CA7" w:rsidP="00AF6CA7">
-[...29 lines deleted...]
-    <w:p w14:paraId="7C8212DA" w14:textId="41CED213" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="12419970" w14:textId="2656F38C" w:rsidR="00AF6CA7" w:rsidRDefault="00AF6CA7" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C9F6D5" w14:textId="77777777" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="003C39D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4095DF32" w14:textId="50A05DDA" w:rsidR="00AF6CA7" w:rsidRDefault="00AF6CA7" w:rsidP="003C39D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA16799" w14:textId="77777777" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="003C39D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C8212DA" w14:textId="3F3B9A76" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-----------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251A2B0F" w14:textId="73A2BD23" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="251A2B0F" w14:textId="73A2BD23" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Firma Autor 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F2ADA5" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="77F2ADA5" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nombre:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FC92EC" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="33FC92EC" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9D247F" w14:textId="501E7581" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="7B9D247F" w14:textId="1BF1F95A" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Filiación Institucional:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8EB253" w14:textId="6C5BF989" w:rsidR="00AF6CA7" w:rsidRDefault="00AF6CA7" w:rsidP="00CD684A">
-[...29 lines deleted...]
-    <w:p w14:paraId="3BC62119" w14:textId="44AD8240" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="2CF7BC40" w14:textId="3EC9940A" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56412A0F" w14:textId="77777777" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="003C39D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC62119" w14:textId="44AD8240" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-----------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF0922D" w14:textId="385E195C" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="3AF0922D" w14:textId="385E195C" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Firma Autor 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2496E0" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="3A2496E0" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nombre:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BCD0A4" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="28BCD0A4" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9CDF12" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="6E9CDF12" w14:textId="45435024" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Filiación Institucional:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A35C4A8" w14:textId="4FCFF45F" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
-[...21 lines deleted...]
-    <w:p w14:paraId="080931DC" w14:textId="70A55CF3" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="47DB32E0" w14:textId="0F0F3355" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5530F15C" w14:textId="51A83A13" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="003C39D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC8DB12" w14:textId="5D891828" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="003C39D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F708F78" w14:textId="77777777" w:rsidR="003C39D0" w:rsidRDefault="003C39D0" w:rsidP="003C39D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080931DC" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-----------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CA8A4E" w14:textId="37A63008" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="63CA8A4E" w14:textId="37A63008" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Firma Autor </w:t>
       </w:r>
       <w:r w:rsidR="0077515B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C28B3D1" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="6C28B3D1" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nombre:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70873ED3" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="70873ED3" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F82260F" w14:textId="74DE9F67" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="0F82260F" w14:textId="74DE9F67" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006121A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Filiación Institucional:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AFC8E0" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
-[...29 lines deleted...]
-    <w:p w14:paraId="7F2333F6" w14:textId="15D0B209" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+    <w:p w14:paraId="75AFC8E0" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006121A7">
-[...88 lines deleted...]
-    <w:p w14:paraId="41BCB2C6" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRPr="006121A7" w:rsidRDefault="00CD684A" w:rsidP="000B3055">
+    </w:p>
+    <w:p w14:paraId="682777EF" w14:textId="5C3820EE" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="003C39D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="059DCCF7" w14:textId="6B820CCA" w:rsidR="00CB4261" w:rsidRDefault="00CB4261" w:rsidP="000B3055">
-[...349 lines deleted...]
-        <w:sectPr w:rsidR="0077515B" w:rsidSect="0077515B">
+    <w:p w14:paraId="0E765593" w14:textId="04FDD0FF" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00CD684A" w:rsidSect="003C39D0">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="2835" w:right="1701" w:bottom="1417" w:left="1701" w:header="850" w:footer="397" w:gutter="0"/>
           <w:cols w:num="2" w:space="48"/>
-          <w:docGrid w:linePitch="360"/>
-[...28 lines deleted...]
-          <w:cols w:space="48"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492F2E74" w14:textId="77777777" w:rsidR="00CD684A" w:rsidRDefault="00CD684A" w:rsidP="00CD684A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BF1D972" w14:textId="77777777" w:rsidR="0077515B" w:rsidRDefault="0077515B" w:rsidP="008D027D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -2514,51 +2225,51 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0046226C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>Calle 14 Sur No. 14 – 23 Sede Nacional José Celestino Mutis</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72915ADC" w14:textId="561F953D" w:rsidR="0046226C" w:rsidRPr="0046226C" w:rsidRDefault="0046226C" w:rsidP="00BE2865">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0046226C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>Teléfono (601) 344-37-00</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="52DE19E7" w14:textId="4E80D29A" w:rsidR="0046226C" w:rsidRPr="0046226C" w:rsidRDefault="00BE2865" w:rsidP="00BE2865">
+  <w:p w14:paraId="52DE19E7" w14:textId="4E80D29A" w:rsidR="0046226C" w:rsidRPr="0046226C" w:rsidRDefault="008D18B7" w:rsidP="00BE2865">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="0046226C" w:rsidRPr="0046226C">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>https://hemeroteca.unad.edu.co/index.php/latuerka</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="45207D89" w14:textId="77777777" w:rsidR="003E0271" w:rsidRDefault="003E0271" w:rsidP="00BD4E4C">
       <w:pPr>
@@ -3108,143 +2819,154 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1353846900">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1979676788">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1800034092">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="60"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD4E4C"/>
     <w:rsid w:val="00064EFA"/>
+    <w:rsid w:val="000703C3"/>
     <w:rsid w:val="000B3055"/>
     <w:rsid w:val="000E36C4"/>
     <w:rsid w:val="000E592F"/>
     <w:rsid w:val="001077F8"/>
+    <w:rsid w:val="00163699"/>
     <w:rsid w:val="001A4E32"/>
     <w:rsid w:val="001B5718"/>
     <w:rsid w:val="001D5971"/>
+    <w:rsid w:val="001F4531"/>
     <w:rsid w:val="00261D5B"/>
     <w:rsid w:val="00274073"/>
     <w:rsid w:val="002776C0"/>
     <w:rsid w:val="002F71FF"/>
     <w:rsid w:val="00344CD5"/>
     <w:rsid w:val="00387727"/>
     <w:rsid w:val="003C3234"/>
+    <w:rsid w:val="003C39D0"/>
     <w:rsid w:val="003C7302"/>
+    <w:rsid w:val="003D5EDA"/>
     <w:rsid w:val="003E0271"/>
     <w:rsid w:val="0046226C"/>
+    <w:rsid w:val="004A5A24"/>
     <w:rsid w:val="004B6D90"/>
     <w:rsid w:val="00502F89"/>
     <w:rsid w:val="00505DCC"/>
     <w:rsid w:val="005062E0"/>
     <w:rsid w:val="005C13C1"/>
     <w:rsid w:val="00603D57"/>
     <w:rsid w:val="006121A7"/>
     <w:rsid w:val="0069669E"/>
     <w:rsid w:val="006E369D"/>
     <w:rsid w:val="006F1416"/>
     <w:rsid w:val="00711F46"/>
+    <w:rsid w:val="00726015"/>
     <w:rsid w:val="0077515B"/>
     <w:rsid w:val="00783BF6"/>
     <w:rsid w:val="00784A4B"/>
     <w:rsid w:val="00790534"/>
     <w:rsid w:val="007C721E"/>
     <w:rsid w:val="007F765D"/>
     <w:rsid w:val="00846F76"/>
     <w:rsid w:val="0087236B"/>
+    <w:rsid w:val="00882E0D"/>
     <w:rsid w:val="008D027D"/>
+    <w:rsid w:val="008D18B7"/>
     <w:rsid w:val="00904A4C"/>
+    <w:rsid w:val="009B45F8"/>
     <w:rsid w:val="009F04C8"/>
     <w:rsid w:val="00A47BBB"/>
     <w:rsid w:val="00A556A0"/>
     <w:rsid w:val="00A63C3C"/>
     <w:rsid w:val="00A6467A"/>
     <w:rsid w:val="00A92B2B"/>
+    <w:rsid w:val="00AF3F76"/>
     <w:rsid w:val="00AF6CA7"/>
     <w:rsid w:val="00BA495B"/>
     <w:rsid w:val="00BD4E4C"/>
     <w:rsid w:val="00BE2865"/>
     <w:rsid w:val="00C31232"/>
     <w:rsid w:val="00C50A46"/>
     <w:rsid w:val="00C97C8F"/>
     <w:rsid w:val="00CA25E2"/>
     <w:rsid w:val="00CB4261"/>
     <w:rsid w:val="00CC0F72"/>
     <w:rsid w:val="00CD684A"/>
     <w:rsid w:val="00CE5B78"/>
     <w:rsid w:val="00CE6705"/>
     <w:rsid w:val="00D132FF"/>
     <w:rsid w:val="00D2112F"/>
     <w:rsid w:val="00D51A3F"/>
     <w:rsid w:val="00DA546B"/>
     <w:rsid w:val="00E96F8B"/>
     <w:rsid w:val="00EA19E4"/>
     <w:rsid w:val="00ED1E66"/>
     <w:rsid w:val="00F248DF"/>
     <w:rsid w:val="00F65CFD"/>
+    <w:rsid w:val="00F7637D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="241C1A76"/>
@@ -3832,51 +3554,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BD4E4C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -4453,50 +4174,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0018734E"/>
     <w:rsid w:val="00015B97"/>
+    <w:rsid w:val="000D3CC6"/>
     <w:rsid w:val="00157636"/>
     <w:rsid w:val="0018734E"/>
     <w:rsid w:val="00361BB0"/>
     <w:rsid w:val="00603D57"/>
     <w:rsid w:val="007F765D"/>
     <w:rsid w:val="00C64850"/>
     <w:rsid w:val="00D50CD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4915,58 +4637,71 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C64850"/>
+    <w:rsid w:val="000D3CC6"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07BF32C0377042CA93D42EF4B7F46734">
     <w:name w:val="07BF32C0377042CA93D42EF4B7F46734"/>
     <w:rsid w:val="00C64850"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1A65E2F0AEB46BE8B6593473DF20CD1">
+    <w:name w:val="B1A65E2F0AEB46BE8B6593473DF20CD1"/>
+    <w:rsid w:val="000D3CC6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -5259,67 +4994,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100290C04DD6A0B074A96A2F7A6E3791C7A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="292bf0caaffa895882e3238e7a1ba2c2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="8b5d31d8-8d33-492e-bd9f-b513705b5bb0" xmlns:ns4="98a0385c-a97e-451d-b47d-ae5d2ac83c0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="11e5af808053ae9f06f558d7e12d41ef" ns3:_="" ns4:_="">
     <xsd:import namespace="8b5d31d8-8d33-492e-bd9f-b513705b5bb0"/>
     <xsd:import namespace="98a0385c-a97e-451d-b47d-ae5d2ac83c0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
@@ -5508,125 +5226,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="8b5d31d8-8d33-492e-bd9f-b513705b5bb0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB558453-88FE-46A6-B27B-B983383B2070}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DF4CEF4-2F6A-43ED-9D13-F4382E990D4E}">
-[...16 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6EC5745-910D-4AC4-8D8E-E2106830CB40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8b5d31d8-8d33-492e-bd9f-b513705b5bb0"/>
     <ds:schemaRef ds:uri="98a0385c-a97e-451d-b47d-ae5d2ac83c0b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2051D72-FCE2-4638-B25A-A30A0066DE44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DF4CEF4-2F6A-43ED-9D13-F4382E990D4E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8b5d31d8-8d33-492e-bd9f-b513705b5bb0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2607</Characters>
+  <Pages>2</Pages>
+  <Words>448</Words>
+  <Characters>2467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3075</CharactersWithSpaces>
+  <CharactersWithSpaces>2910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ANDRES LEONARDO MOGOLLON BENAVIDES</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100290C04DD6A0B074A96A2F7A6E3791C7A</vt:lpwstr>
   </property>